--- v0 (2025-10-08)
+++ v1 (2026-04-11)
@@ -55,105 +55,117 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="5618"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0084463E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t>Skizze Community-Projekt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ADD8A8E" w14:textId="14F09C78" w:rsidR="007D655A" w:rsidRPr="00BB5046" w:rsidRDefault="007D655A" w:rsidP="75EB5ECF">
+    <w:p w14:paraId="2ADD8A8E" w14:textId="6D8067D9" w:rsidR="007D655A" w:rsidRPr="00BB5046" w:rsidRDefault="007D655A" w:rsidP="75EB5ECF">
       <w:pPr>
         <w:pStyle w:val="Fuzeile"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="31165F62">
+      <w:r w:rsidRPr="2CAC5DE9">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Template vom </w:t>
       </w:r>
-      <w:r w:rsidR="3C1193EE" w:rsidRPr="31165F62">
+      <w:r w:rsidR="73FB9EC6" w:rsidRPr="2CAC5DE9">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>06</w:t>
+        <w:t>25</w:t>
       </w:r>
-      <w:r w:rsidR="003864B0" w:rsidRPr="31165F62">
+      <w:r w:rsidR="003864B0" w:rsidRPr="2CAC5DE9">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="79489E5F" w:rsidRPr="31165F62">
+      <w:r w:rsidR="40EE477B" w:rsidRPr="2CAC5DE9">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>10</w:t>
+        <w:t>03</w:t>
       </w:r>
-      <w:r w:rsidR="003864B0" w:rsidRPr="31165F62">
+      <w:r w:rsidR="003864B0" w:rsidRPr="2CAC5DE9">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="31165F62">
+      <w:r w:rsidRPr="2CAC5DE9">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>2025</w:t>
+        <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00986F57" w:rsidRPr="31165F62">
+      <w:r w:rsidR="00005662">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00986F57" w:rsidRPr="2CAC5DE9">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Version </w:t>
       </w:r>
-      <w:r w:rsidR="16662635" w:rsidRPr="31165F62">
+      <w:r w:rsidR="3958109E" w:rsidRPr="2CAC5DE9">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>2.0</w:t>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="16662635" w:rsidRPr="2CAC5DE9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.0</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10898EEF" w14:textId="77777777" w:rsidR="00EE77E8" w:rsidRDefault="00EE77E8" w:rsidP="00EE77E8">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5618"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="299A1F7E" w14:textId="2FAC287C" w:rsidR="00EE77E8" w:rsidRDefault="00986F57" w:rsidP="00986F57">
       <w:pPr>
         <w:pStyle w:val="KeinLeerraum"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5618"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B90FBA1" w14:textId="05FE72ED" w:rsidR="009B40BA" w:rsidRPr="00C50242" w:rsidRDefault="009B40BA" w:rsidP="00C50242">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
@@ -272,76 +284,102 @@
           <w:color w:val="6D3375"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35ED966D" w14:textId="77777777" w:rsidR="009B40BA" w:rsidRPr="00C50242" w:rsidRDefault="009B40BA" w:rsidP="009B40BA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C50242">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Kurzfassung / Abstract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76B09BAD" w14:textId="77777777" w:rsidR="009B40BA" w:rsidRPr="0084463E" w:rsidRDefault="009B40BA" w:rsidP="009B40BA">
+    <w:p w14:paraId="76B09BAD" w14:textId="6FC90F6B" w:rsidR="009B40BA" w:rsidRPr="0084463E" w:rsidRDefault="009B40BA" w:rsidP="2CAC5DE9">
       <w:pPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="6D3375"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0084463E">
+      <w:r w:rsidRPr="2CAC5DE9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="6D3375"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bitte beschreiben Sie kurz, prägnant und allgemeinverständlich das Thema und die Ziele Ihres Community-Projekts. Die Kurzfassung sollte 2000 Zeichen (inkl. Leerzeichen) nicht überschreiten. </w:t>
+        <w:t xml:space="preserve">Bitte beschreiben Sie kurz, prägnant und allgemeinverständlich das Thema und die Ziele Ihres Community-Projekts. Die Kurzfassung </w:t>
+      </w:r>
+      <w:r w:rsidR="0340FF75" w:rsidRPr="2CAC5DE9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:color w:val="6D3375"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">darf </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2CAC5DE9">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:color w:val="6D3375"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000 Zeichen (inkl. Leerzeichen) nicht überschreiten. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7886A52A" w14:textId="77777777" w:rsidR="00710B8E" w:rsidRPr="00F330EB" w:rsidRDefault="00710B8E" w:rsidP="00710B8E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F330EB">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text10"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00F330EB">
@@ -2379,842 +2417,640 @@
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00FA5B44">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:i/>
             <w:color w:val="6D3375"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t>www.diic-community.de</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00165C9F" w:rsidRPr="0084463E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="6D3375"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65B42282" w14:textId="408A029A" w:rsidR="002C0602" w:rsidRPr="00FA5B44" w:rsidRDefault="002C0602" w:rsidP="002C0602">
+    <w:p w14:paraId="65B42282" w14:textId="0EAE4F73" w:rsidR="002C0602" w:rsidRPr="00FA5B44" w:rsidRDefault="002C0602" w:rsidP="2CAC5DE9">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6D3375"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2CAC5DE9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6D3375"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die </w:t>
+      </w:r>
+      <w:r w:rsidR="0035635C" w:rsidRPr="2CAC5DE9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6D3375"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Projekt</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2CAC5DE9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6D3375"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">skizze darf </w:t>
+      </w:r>
+      <w:r w:rsidR="58E6F98D" w:rsidRPr="2CAC5DE9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6D3375"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2CAC5DE9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6D3375"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Seiten, </w:t>
+      </w:r>
+      <w:r w:rsidR="008924CD" w:rsidRPr="2CAC5DE9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6D3375"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ohne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2CAC5DE9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6D3375"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Titelseite</w:t>
+      </w:r>
+      <w:r w:rsidR="00884D32" w:rsidRPr="2CAC5DE9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6D3375"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2CAC5DE9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6D3375"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nicht überschreiten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2CAC5DE9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6D3375"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Schriftart: Calibri Light, Schriftgröße: 10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="2CAC5DE9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6D3375"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="2CAC5DE9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6D3375"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2CAC5DE9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6D3375"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A9CB476" w14:textId="77777777" w:rsidR="002C0602" w:rsidRPr="0084463E" w:rsidRDefault="002C0602" w:rsidP="002C0602">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="6D3375"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0084463E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="6D3375"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
+        <w:t>Den kursiv gesetzten, violetten Text (Hinweise, Leitfragen etc.) können Sie löschen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084463E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="6D3375"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78C3E788" w14:textId="1A803E21" w:rsidR="002C0602" w:rsidRPr="0084463E" w:rsidRDefault="002C0602" w:rsidP="002C0602">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="6D3375"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084463E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="6D3375"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t xml:space="preserve">Die </w:t>
       </w:r>
-      <w:r w:rsidR="0035635C">
+      <w:r w:rsidRPr="0084463E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="6D3375"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>grauen Textfelder</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084463E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="6D3375"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> markieren Eingabestellen – Sie verschwinden beim Ausfüllen.</w:t>
+      </w:r>
+      <w:r w:rsidR="008A00F4" w:rsidRPr="008A00F4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="6D3375"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008A00F4" w:rsidRPr="00165C9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="6D3375"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Skizzen</w:t>
+      </w:r>
+      <w:r w:rsidR="008A00F4" w:rsidRPr="00165C9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="6D3375"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (z.B. Partner</w:t>
+      </w:r>
+      <w:r w:rsidR="008A00F4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="6D3375"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>zusammensetzung</w:t>
+      </w:r>
+      <w:r w:rsidR="008A00F4" w:rsidRPr="00165C9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="6D3375"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="008A00F4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="6D3375"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Vorarbeiten</w:t>
+      </w:r>
+      <w:r w:rsidR="008A00F4" w:rsidRPr="00165C9F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="6D3375"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>, etc.)</w:t>
+      </w:r>
+      <w:r w:rsidR="008A00F4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="6D3375"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> können bei Bedarf direkt im </w:t>
+      </w:r>
+      <w:r w:rsidR="0051220D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="6D3375"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Text </w:t>
+      </w:r>
+      <w:r w:rsidR="008A00F4">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="6D3375"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>integriert werden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B83F520" w14:textId="733E7B36" w:rsidR="00956B90" w:rsidRPr="00956B90" w:rsidRDefault="00956B90" w:rsidP="002C0602">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="6D3375"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="6D3375"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Projekt</w:t>
+        <w:t xml:space="preserve">Quellen </w:t>
       </w:r>
-      <w:r w:rsidRPr="0084463E">
-[...107 lines deleted...]
-      <w:r w:rsidRPr="0084463E">
+      <w:r w:rsidRPr="00352F14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="6D3375"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">sind in den jeweiligen Abschnitten aufzuführen </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA5B44">
+      <w:r w:rsidR="00716E20">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="6D3375"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Schriftart: Calibri Light, Schriftgröße: 10 </w:t>
+        <w:t>und</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FA5B44">
+      <w:r w:rsidRPr="00352F14">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="6D3375"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>pt</w:t>
+        <w:t xml:space="preserve"> zählen zum Seitenlimit</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FA5B44">
+      <w:r w:rsidR="00FD7F33">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="6D3375"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>)</w:t>
+        <w:t>, dürfen jedoch die vorgegebene Schriftgröße unterschrei</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA5B44">
+      <w:r w:rsidR="005E5DEA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:b/>
           <w:i/>
           <w:color w:val="6D3375"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD7F33">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="6D3375"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en (min. 8 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FD7F33">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="6D3375"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FD7F33">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="6D3375"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00352F14">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="6D3375"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A9CB476" w14:textId="77777777" w:rsidR="002C0602" w:rsidRPr="0084463E" w:rsidRDefault="002C0602" w:rsidP="002C0602">
+    <w:p w14:paraId="6FCFCAFF" w14:textId="4224EA31" w:rsidR="0084463E" w:rsidRPr="00956B90" w:rsidRDefault="002C0602" w:rsidP="2CAC5DE9">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
+          <w:iCs/>
           <w:color w:val="6D3375"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0084463E">
+      <w:r w:rsidRPr="2CAC5DE9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
+          <w:iCs/>
           <w:color w:val="6D3375"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Den kursiv gesetzten, violetten Text (Hinweise, Leitfragen etc.) können Sie löschen</w:t>
+        <w:t xml:space="preserve">Beachten Sie, dass </w:t>
       </w:r>
-      <w:r w:rsidRPr="0084463E">
-[...176 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="7F1A7C2D" w:rsidRPr="2CAC5DE9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
+          <w:iCs/>
           <w:color w:val="6D3375"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Quellen </w:t>
+        <w:t>für diese Ausschreibung keine Anlagen vorgesehen sind.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00352F14">
-[...318 lines deleted...]
-      <w:r w:rsidR="0084463E">
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster111"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7235"/>
         <w:gridCol w:w="1827"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0084463E" w14:paraId="4C66FC90" w14:textId="77777777" w:rsidTr="003748F2">
+      <w:tr w:rsidR="0084463E" w14:paraId="4C66FC90" w14:textId="77777777" w:rsidTr="2CAC5DE9">
         <w:trPr>
           <w:trHeight w:val="498"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7235" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3E06A24C" w14:textId="3E164808" w:rsidR="0084463E" w:rsidRPr="004956E1" w:rsidRDefault="0084463E" w:rsidP="004956E1">
+          <w:p w14:paraId="3E06A24C" w14:textId="3E164808" w:rsidR="0084463E" w:rsidRPr="004956E1" w:rsidRDefault="0084463E" w:rsidP="2CAC5DE9">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="449"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b/>
-                <w:color w:val="auto"/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F330EB">
+            <w:r w:rsidRPr="2CAC5DE9">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b/>
-                <w:color w:val="auto"/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Welches Thema / welches Ziel verfolgt Ihr Community-Projekt? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="03E03BE9" w14:textId="0E6CF558" w:rsidR="0084463E" w:rsidRPr="00FE164C" w:rsidRDefault="00671067" w:rsidP="003748F2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Kriterien</w:t>
@@ -3263,51 +3099,51 @@
             </w:r>
             <w:r w:rsidR="003748F2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="00F84ABC">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Q09</w:t>
             </w:r>
             <w:r w:rsidR="0084463E">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0084463E" w14:paraId="59439175" w14:textId="77777777" w:rsidTr="004618CF">
+      <w:tr w:rsidR="0084463E" w14:paraId="59439175" w14:textId="77777777" w:rsidTr="2CAC5DE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="19C55361" w14:textId="777CA451" w:rsidR="0084463E" w:rsidRPr="0084463E" w:rsidRDefault="0084463E" w:rsidP="004618CF">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="6D3375"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0084463E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="6D3375"/>
@@ -3395,51 +3231,51 @@
             <w:r w:rsidRPr="0084463E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="6D3375"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>. (Was macht genau Ihr Projekt besonders förderwürdig?)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="421C7865" w14:textId="77777777" w:rsidR="0084463E" w:rsidRPr="00DE4056" w:rsidRDefault="0084463E" w:rsidP="004618CF">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0084463E" w14:paraId="20BD9E24" w14:textId="77777777" w:rsidTr="004618CF">
+      <w:tr w:rsidR="0084463E" w14:paraId="20BD9E24" w14:textId="77777777" w:rsidTr="2CAC5DE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="10301C62" w14:textId="77777777" w:rsidR="0084463E" w:rsidRPr="00E9739B" w:rsidRDefault="0084463E" w:rsidP="004618CF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9739B">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -3520,224 +3356,210 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster111"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7235"/>
         <w:gridCol w:w="1827"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0084463E" w:rsidRPr="00004004" w14:paraId="35F2DB97" w14:textId="77777777" w:rsidTr="239201DD">
+      <w:tr w:rsidR="0084463E" w:rsidRPr="00004004" w14:paraId="35F2DB97" w14:textId="77777777" w:rsidTr="2CAC5DE9">
         <w:trPr>
           <w:trHeight w:val="463"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7235" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="20704332" w14:textId="076FF536" w:rsidR="0084463E" w:rsidRPr="004956E1" w:rsidRDefault="0084463E" w:rsidP="004956E1">
+          <w:p w14:paraId="20704332" w14:textId="076FF536" w:rsidR="0084463E" w:rsidRPr="004956E1" w:rsidRDefault="0084463E" w:rsidP="2CAC5DE9">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="449"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b/>
-                <w:color w:val="auto"/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F330EB">
+            <w:r w:rsidRPr="2CAC5DE9">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b/>
-                <w:color w:val="auto"/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Wie adressiert Ihr Projektvorhaben die Zielsetzung und Strategie der </w:t>
             </w:r>
-            <w:r w:rsidR="00EB727D">
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="2CAC5DE9">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b/>
-                <w:color w:val="auto"/>
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>DIIC-Community?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4B45203F" w14:textId="45FA7AD6" w:rsidR="0084463E" w:rsidRPr="009C40AA" w:rsidRDefault="0084463E" w:rsidP="004618CF">
+          <w:p w14:paraId="4B45203F" w14:textId="5CA31A2B" w:rsidR="0084463E" w:rsidRPr="009C40AA" w:rsidRDefault="0084463E" w:rsidP="004618CF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00004004">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>Kriterien-</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>Kriterien</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00004004">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>IDs:</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>-IDs: M02</w:t>
+            </w:r>
+            <w:r w:rsidR="003748F2">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
             <w:r w:rsidRPr="00004004">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> M02</w:t>
+              <w:t>M03; Q02</w:t>
             </w:r>
             <w:r w:rsidR="003748F2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00004004">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>M03; Q02</w:t>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00004004">
+              <w:t>Q06;</w:t>
+            </w:r>
+            <w:r w:rsidR="00001FCB">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>Q06;</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003A4117">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00004004">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Q10</w:t>
+            </w:r>
+            <w:r w:rsidR="003748F2">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00004004">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>Q10</w:t>
+              <w:t>Q17; Q22</w:t>
             </w:r>
             <w:r w:rsidR="003748F2">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00004004">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>Q17; Q22</w:t>
-[...13 lines deleted...]
-              </w:rPr>
               <w:t>Q23</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0084463E" w14:paraId="4063D846" w14:textId="77777777" w:rsidTr="239201DD">
+      <w:tr w:rsidR="0084463E" w14:paraId="4063D846" w14:textId="77777777" w:rsidTr="2CAC5DE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="40DF0D5E" w14:textId="70FC3284" w:rsidR="0084463E" w:rsidRPr="0084463E" w:rsidRDefault="0084463E" w:rsidP="239201DD">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="6D3375"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="239201DD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="6D3375"/>
@@ -4016,51 +3838,51 @@
               <w:t>; Aufgabenstellungen, die unmittelbar eine wirtschaftliche Verwertung adressieren, sind nicht förderfähig</w:t>
             </w:r>
             <w:r w:rsidRPr="239201DD">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="6D3375"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>), realitätsnahe Erprobung (Nutzung Transferlabore, interdisziplinär, regulatorische Aspekte, Nachhaltigkeit)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48109D00" w14:textId="77777777" w:rsidR="0084463E" w:rsidRPr="00DE4056" w:rsidRDefault="0084463E" w:rsidP="004618CF">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0084463E" w14:paraId="575B1019" w14:textId="77777777" w:rsidTr="239201DD">
+      <w:tr w:rsidR="0084463E" w14:paraId="575B1019" w14:textId="77777777" w:rsidTr="2CAC5DE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="516CD603" w14:textId="77777777" w:rsidR="0084463E" w:rsidRPr="00E9739B" w:rsidRDefault="0084463E" w:rsidP="004618CF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9739B">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -4141,118 +3963,111 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster111"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7235"/>
         <w:gridCol w:w="1827"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0084463E" w14:paraId="77FFE3E2" w14:textId="77777777" w:rsidTr="003748F2">
+      <w:tr w:rsidR="0084463E" w14:paraId="77FFE3E2" w14:textId="77777777" w:rsidTr="2CAC5DE9">
         <w:trPr>
           <w:trHeight w:val="498"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7235" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="393A003D" w14:textId="27AAD71C" w:rsidR="0084463E" w:rsidRPr="004956E1" w:rsidRDefault="0084463E" w:rsidP="004956E1">
+          <w:p w14:paraId="393A003D" w14:textId="27AAD71C" w:rsidR="0084463E" w:rsidRPr="004956E1" w:rsidRDefault="0084463E" w:rsidP="2CAC5DE9">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="449"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b/>
-                <w:color w:val="auto"/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F330EB">
+            <w:r w:rsidRPr="2CAC5DE9">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b/>
-                <w:color w:val="auto"/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Welche besondere Expertise zeichnet Sie oder Ihre Partnerzusammensetzung aus? Auf welches Wissen oder welche Vorarbeiten können Sie Ihr Projektvorhaben aufbauen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="01280978" w14:textId="5D48A0F3" w:rsidR="0084463E" w:rsidRDefault="003A4117" w:rsidP="004618CF">
-            <w:r>
+          <w:p w14:paraId="01280978" w14:textId="7693CE98" w:rsidR="0084463E" w:rsidRDefault="0084463E" w:rsidP="004618CF">
+            <w:r w:rsidRPr="00FE164C">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">            </w:t>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>Kriterien-IDs</w:t>
             </w:r>
-            <w:r w:rsidR="0084463E">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">: M04 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0084463E" w14:paraId="6108103C" w14:textId="77777777" w:rsidTr="004618CF">
+      <w:tr w:rsidR="0084463E" w14:paraId="6108103C" w14:textId="77777777" w:rsidTr="2CAC5DE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2ED64426" w14:textId="1BE1258D" w:rsidR="0084463E" w:rsidRPr="0084463E" w:rsidRDefault="0084463E" w:rsidP="004618CF">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="6D3375"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0084463E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="6D3375"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
@@ -4281,51 +4096,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> Sie oder Ihre bisherigen Partner in Bezug auf das angestrebte Communityziel haben</w:t>
             </w:r>
             <w:r w:rsidRPr="0084463E">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="6D3375"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">. (Wie ist Ihr Wissensstand bezüglich technischer Umsetzung, bisheriger Arbeiten, ggf. auch Abgrenzung zu bestehenden Ansätzen/Lösungen?) (Durch welche Alleinstellungsmerkmale zeichnen Sie oder Ihre Partnerzusammensetzung sich aus?) </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D012C29" w14:textId="77777777" w:rsidR="0084463E" w:rsidRPr="00505740" w:rsidRDefault="0084463E" w:rsidP="004618CF">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0084463E" w14:paraId="486FACD8" w14:textId="77777777" w:rsidTr="004618CF">
+      <w:tr w:rsidR="0084463E" w14:paraId="486FACD8" w14:textId="77777777" w:rsidTr="2CAC5DE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0D63CB01" w14:textId="77777777" w:rsidR="0084463E" w:rsidRPr="00E9739B" w:rsidRDefault="0084463E" w:rsidP="004618CF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9739B">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -4412,198 +4227,313 @@
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster111"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7235"/>
         <w:gridCol w:w="1827"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0084463E" w14:paraId="0544CE3A" w14:textId="77777777" w:rsidTr="003748F2">
+      <w:tr w:rsidR="0084463E" w14:paraId="0544CE3A" w14:textId="77777777" w:rsidTr="2CAC5DE9">
         <w:trPr>
           <w:trHeight w:val="498"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7235" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="420F36BF" w14:textId="7E41C42F" w:rsidR="0084463E" w:rsidRPr="004956E1" w:rsidRDefault="0084463E" w:rsidP="004956E1">
+          <w:p w14:paraId="420F36BF" w14:textId="149242BC" w:rsidR="0084463E" w:rsidRPr="004956E1" w:rsidRDefault="04E6A1CE" w:rsidP="2CAC5DE9">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="449"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b/>
-                <w:color w:val="auto"/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F330EB">
+            <w:r w:rsidRPr="2CAC5DE9">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b/>
-                <w:color w:val="auto"/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>Basierend auf welcher Herangehensweise und welchen Maßnahmen oder Methoden möchten Sie Ihr Community-Projekt realisieren?</w:t>
+              <w:t xml:space="preserve">Wie sieht Ihr Arbeitsplan aus und welche Herangehensweise und Methoden möchten Sie dabei </w:t>
+            </w:r>
+            <w:r w:rsidR="1871B75E" w:rsidRPr="2CAC5DE9">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>nutzen</w:t>
+            </w:r>
+            <w:r w:rsidR="4BB49D73" w:rsidRPr="2CAC5DE9">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2CAC5DE9">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="56900863" w:rsidRPr="2CAC5DE9">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Wie arbeiten Sie im Team zusammen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5CB42037" w14:textId="6B9035DD" w:rsidR="0084463E" w:rsidRPr="00FE164C" w:rsidRDefault="003A4117" w:rsidP="004618CF">
+          <w:p w14:paraId="5CB42037" w14:textId="02417D13" w:rsidR="0084463E" w:rsidRPr="00FE164C" w:rsidRDefault="0084463E" w:rsidP="004618CF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="2CAC5DE9">
               <w:rPr>
                 <w:sz w:val="16"/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="0084463E" w:rsidRPr="00FE164C">
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Kriterien-IDs</w:t>
+            </w:r>
+            <w:r w:rsidR="6929DD35" w:rsidRPr="2CAC5DE9">
               <w:rPr>
                 <w:sz w:val="16"/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00B6376B">
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="313FBAC8" w:rsidRPr="2CAC5DE9">
               <w:rPr>
                 <w:sz w:val="16"/>
-                <w:szCs w:val="18"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="003748F2">
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Q11; </w:t>
+            </w:r>
+            <w:r w:rsidR="6929DD35" w:rsidRPr="2CAC5DE9">
               <w:rPr>
                 <w:sz w:val="16"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Q18</w:t>
+            </w:r>
+            <w:r w:rsidR="1DCFF326" w:rsidRPr="2CAC5DE9">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
-            <w:r w:rsidR="00B6376B">
+            <w:r w:rsidR="6929DD35" w:rsidRPr="2CAC5DE9">
               <w:rPr>
                 <w:sz w:val="16"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Q21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0084463E" w14:paraId="54588F54" w14:textId="77777777" w:rsidTr="004618CF">
+      <w:tr w:rsidR="0084463E" w14:paraId="54588F54" w14:textId="77777777" w:rsidTr="2CAC5DE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3BA83E4B" w14:textId="47D9748E" w:rsidR="0084463E" w:rsidRDefault="0084463E" w:rsidP="004618CF">
+          <w:p w14:paraId="485C445C" w14:textId="3C1559D8" w:rsidR="0084463E" w:rsidRDefault="0084463E" w:rsidP="2CAC5DE9">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="360"/>
-              <w:rPr>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="0084463E">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="6D3375"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bitte beleuchten Sie Ihre grundsätzliche, methodische Herangehensweise für die Problemlösung. </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00A31127" w:rsidRPr="0084463E">
+            </w:pPr>
+            <w:r w:rsidRPr="2CAC5DE9">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="6D3375"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Adressieren Sie bitte auch die Gesamtziele und Struktur des Projekts</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00A31127">
+              <w:t xml:space="preserve">Bitte </w:t>
+            </w:r>
+            <w:r w:rsidR="3C7D12D2" w:rsidRPr="2CAC5DE9">
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
+                <w:color w:val="6D3375"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>beschreiben Sie grob ihren Arbeitsplan (ohne Unterpakete) und definieren Sie</w:t>
+            </w:r>
+            <w:r w:rsidR="015442F0" w:rsidRPr="2CAC5DE9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="6D3375"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> inhaltliche und/oder zeitliche </w:t>
+            </w:r>
+            <w:r w:rsidR="41A8FFF4" w:rsidRPr="2CAC5DE9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="6D3375"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Meilensteine</w:t>
+            </w:r>
+            <w:r w:rsidR="015442F0" w:rsidRPr="2CAC5DE9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="6D3375"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> und Zwischenziele. B</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2CAC5DE9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="6D3375"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eleuchten Sie Ihre grundsätzliche, methodische Herangehensweise für die Problemlösung. </w:t>
+            </w:r>
+            <w:r w:rsidR="7A274194" w:rsidRPr="2CAC5DE9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="6D3375"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Adressieren Sie bitte auch die Gesamtziele und Struktur des Projekts.</w:t>
+            </w:r>
+            <w:r w:rsidR="1C3CD321" w:rsidRPr="2CAC5DE9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="6D3375"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="425AA45A" w:rsidRPr="2CAC5DE9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="6D3375"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Welche Arbeitsteilung, Zusammenarbeit mit Dritten, ggf. Kommunikation mit dem DIIC-Managementteam und Fachbereichen ist von Ihrer Seite geplant? Machen Sie hier ggf. deutlich, in welcher Weise Ihr Projekt welchem Fachbereich zugeordnet werden kann</w:t>
+            </w:r>
+            <w:r w:rsidR="462C2A8E" w:rsidRPr="2CAC5DE9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
                 <w:color w:val="6D3375"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="406A9811" w14:textId="77777777" w:rsidR="0084463E" w:rsidRPr="00505740" w:rsidRDefault="0084463E" w:rsidP="004618CF">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0084463E" w14:paraId="07247F73" w14:textId="77777777" w:rsidTr="004618CF">
+      <w:tr w:rsidR="0084463E" w14:paraId="07247F73" w14:textId="77777777" w:rsidTr="2CAC5DE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="647F6A79" w14:textId="77777777" w:rsidR="0084463E" w:rsidRPr="00E9739B" w:rsidRDefault="0084463E" w:rsidP="004618CF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9739B">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -4671,1843 +4601,1228 @@
             </w:r>
             <w:r w:rsidRPr="00E9739B">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="339C07A4" w14:textId="3067FADF" w:rsidR="0084463E" w:rsidRPr="000A69B9" w:rsidRDefault="0084463E" w:rsidP="000A69B9">
       <w:pPr>
         <w:pStyle w:val="StandardPlatzhaltertext"/>
         <w:ind w:left="431"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="7C6ADD6A" w14:textId="4D196FDF" w:rsidR="2CAC5DE9" w:rsidRDefault="2CAC5DE9"/>
+    <w:p w14:paraId="70DB3E8D" w14:textId="2FEC1AE7" w:rsidR="2CAC5DE9" w:rsidRDefault="2CAC5DE9"/>
+    <w:p w14:paraId="3D9DA3CA" w14:textId="0CDCE3A5" w:rsidR="2CAC5DE9" w:rsidRDefault="2CAC5DE9"/>
+    <w:p w14:paraId="5D4189FB" w14:textId="77777777" w:rsidR="00001FCB" w:rsidRDefault="00001FCB"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster111"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7235"/>
-        <w:gridCol w:w="1827"/>
+        <w:gridCol w:w="9062"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DE6A41" w14:paraId="3F2F884D" w14:textId="77777777" w:rsidTr="00A31A83">
-[...101 lines deleted...]
-      <w:tr w:rsidR="00DE6A41" w14:paraId="66FB7DF7" w14:textId="77777777" w:rsidTr="00313518">
+      <w:tr w:rsidR="00621C15" w14:paraId="59E92895" w14:textId="77777777" w:rsidTr="2CAC5DE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4643A1CE" w14:textId="6B36BBA4" w:rsidR="00D31D38" w:rsidRDefault="00D31D38" w:rsidP="00313518">
-[...256 lines deleted...]
-          </w:p>
           <w:p w14:paraId="531B506C" w14:textId="035D3A53" w:rsidR="00590D9F" w:rsidRPr="0084463E" w:rsidRDefault="00590D9F" w:rsidP="00590D9F">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="6D3375"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9238" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1725"/>
         <w:gridCol w:w="993"/>
-        <w:gridCol w:w="4677"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="4819"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="709"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0084463E" w:rsidRPr="00E9739B" w14:paraId="38194F73" w14:textId="77777777" w:rsidTr="003A4117">
+      <w:tr w:rsidR="0084463E" w:rsidRPr="00E9739B" w14:paraId="38194F73" w14:textId="77777777" w:rsidTr="2CAC5DE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9238" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="035D9492" w14:textId="77777777" w:rsidR="0084463E" w:rsidRPr="00B640E5" w:rsidRDefault="0084463E" w:rsidP="00025410">
             <w:pPr>
               <w:spacing w:after="60" w:line="300" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B640E5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Arbeitspaket 1: Name des Arbeitspaketes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0084463E" w:rsidRPr="00E9739B" w14:paraId="3DFD1A73" w14:textId="77777777" w:rsidTr="003A4117">
+      <w:tr w:rsidR="0084463E" w:rsidRPr="00E9739B" w14:paraId="3DFD1A73" w14:textId="77777777" w:rsidTr="2CAC5DE9">
         <w:trPr>
           <w:trHeight w:val="545"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E09C146" w14:textId="77777777" w:rsidR="0084463E" w:rsidRPr="00B640E5" w:rsidRDefault="0084463E" w:rsidP="00025410">
             <w:pPr>
               <w:spacing w:after="60" w:line="300" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B640E5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Partner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="174873BF" w14:textId="09635708" w:rsidR="0084463E" w:rsidRPr="00B640E5" w:rsidRDefault="0084463E" w:rsidP="00025410">
             <w:pPr>
               <w:spacing w:after="60" w:line="300" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B640E5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4677" w:type="dxa"/>
+            <w:tcW w:w="4819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="518D2DA5" w14:textId="77777777" w:rsidR="0084463E" w:rsidRPr="00B640E5" w:rsidRDefault="0084463E" w:rsidP="00025410">
             <w:pPr>
               <w:spacing w:after="60" w:line="300" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B640E5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Inhaltliche Beschreibung (ca. 3 Stichpunkte)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="301CE2D1" w14:textId="64545B50" w:rsidR="0084463E" w:rsidRPr="00B640E5" w:rsidRDefault="00025410" w:rsidP="00025410">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Personal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F363787" w14:textId="1EB001C8" w:rsidR="0084463E" w:rsidRPr="00B640E5" w:rsidRDefault="0084463E" w:rsidP="00025410">
+          <w:p w14:paraId="5F363787" w14:textId="77777777" w:rsidR="0084463E" w:rsidRPr="00B640E5" w:rsidRDefault="0084463E" w:rsidP="00025410">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B640E5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>Meilen</w:t>
-[...15 lines deleted...]
-              <w:t>stein</w:t>
+              <w:t>Meilenstein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0084463E" w:rsidRPr="00E9739B" w14:paraId="79490B17" w14:textId="77777777" w:rsidTr="003A4117">
+      <w:tr w:rsidR="0084463E" w:rsidRPr="00E9739B" w14:paraId="79490B17" w14:textId="77777777" w:rsidTr="2CAC5DE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31EC708A" w14:textId="77777777" w:rsidR="0084463E" w:rsidRPr="00B640E5" w:rsidRDefault="0084463E" w:rsidP="00025410">
+          <w:p w14:paraId="31EC708A" w14:textId="77777777" w:rsidR="0084463E" w:rsidRPr="00B640E5" w:rsidRDefault="0084463E" w:rsidP="2CAC5DE9">
             <w:pPr>
               <w:spacing w:after="60" w:line="300" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B640E5">
+            <w:r w:rsidRPr="2CAC5DE9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56A631E7" w14:textId="77777777" w:rsidR="0084463E" w:rsidRPr="00B640E5" w:rsidRDefault="0084463E" w:rsidP="00025410">
+          <w:p w14:paraId="56A631E7" w14:textId="77777777" w:rsidR="0084463E" w:rsidRPr="00B640E5" w:rsidRDefault="0084463E" w:rsidP="2CAC5DE9">
             <w:pPr>
               <w:spacing w:after="60" w:line="300" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B640E5">
+            <w:r w:rsidRPr="2CAC5DE9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>1.1.</w:t>
-            </w:r>
-[...702 lines deleted...]
-              <w:t>2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62C1D475" w14:textId="12B0E8D4" w:rsidR="0084463E" w:rsidRPr="00B640E5" w:rsidRDefault="009E7EF9" w:rsidP="00203303">
+          <w:p w14:paraId="40D5479B" w14:textId="0F4D4758" w:rsidR="0084463E" w:rsidRPr="00B640E5" w:rsidRDefault="490AB39B" w:rsidP="2CAC5DE9">
             <w:pPr>
               <w:spacing w:after="60" w:line="300" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="2CAC5DE9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Ziele</w:t>
             </w:r>
-            <w:r w:rsidR="00203303" w:rsidRPr="00B640E5">
+            <w:r w:rsidR="0084463E" w:rsidRPr="2CAC5DE9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
-            <w:r w:rsidR="00203303">
+            <w:r w:rsidR="0D136D6A" w:rsidRPr="2CAC5DE9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Vorgehen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4100679E" w14:textId="77777777" w:rsidR="0084463E" w:rsidRPr="00B640E5" w:rsidRDefault="0084463E" w:rsidP="00025410">
+          <w:p w14:paraId="5128D33C" w14:textId="77777777" w:rsidR="0084463E" w:rsidRPr="00B640E5" w:rsidRDefault="0084463E" w:rsidP="2CAC5DE9">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B640E5">
+            <w:r w:rsidRPr="2CAC5DE9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>PM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4793ED71" w14:textId="1A00B0B5" w:rsidR="0084463E" w:rsidRPr="00B640E5" w:rsidRDefault="0084463E" w:rsidP="00025410">
+          <w:p w14:paraId="263C7B0B" w14:textId="77777777" w:rsidR="0084463E" w:rsidRPr="00B640E5" w:rsidRDefault="0084463E" w:rsidP="2CAC5DE9">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B640E5">
+            <w:r w:rsidRPr="2CAC5DE9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
-                <w:szCs w:val="20"/>
-[...19 lines deleted...]
-              <w:t>fend</w:t>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Nr. falls zutreffend</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0084463E" w:rsidRPr="00E9739B" w14:paraId="03DAC09F" w14:textId="77777777" w:rsidTr="003A4117">
-[...135 lines deleted...]
-      <w:tr w:rsidR="0084463E" w:rsidRPr="00E9739B" w14:paraId="5AE3367F" w14:textId="77777777" w:rsidTr="003A4117">
+      <w:tr w:rsidR="0084463E" w:rsidRPr="00E9739B" w14:paraId="469C4546" w14:textId="77777777" w:rsidTr="2CAC5DE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1725" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A1C3CF8" w14:textId="77777777" w:rsidR="0084463E" w:rsidRPr="00B640E5" w:rsidRDefault="0084463E" w:rsidP="00025410">
+          <w:p w14:paraId="023B771B" w14:textId="77777777" w:rsidR="0084463E" w:rsidRPr="00B640E5" w:rsidRDefault="0084463E" w:rsidP="2CAC5DE9">
             <w:pPr>
               <w:spacing w:after="60" w:line="300" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B640E5">
+            <w:r w:rsidRPr="2CAC5DE9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:color w:val="auto"/>
-[...1 lines deleted...]
-              <w:t>C</w:t>
+              </w:rPr>
+              <w:t>B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="285BF28D" w14:textId="77777777" w:rsidR="0084463E" w:rsidRPr="00B640E5" w:rsidRDefault="0084463E" w:rsidP="00025410">
+          <w:p w14:paraId="3E550320" w14:textId="77777777" w:rsidR="0084463E" w:rsidRPr="00B640E5" w:rsidRDefault="0084463E" w:rsidP="2CAC5DE9">
             <w:pPr>
               <w:spacing w:after="60" w:line="300" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B640E5">
+            <w:r w:rsidRPr="2CAC5DE9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:color w:val="auto"/>
-[...1 lines deleted...]
-              <w:t>2.3</w:t>
+              </w:rPr>
+              <w:t>1.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A74D9D2" w14:textId="77777777" w:rsidR="0084463E" w:rsidRPr="00B640E5" w:rsidRDefault="0084463E" w:rsidP="00025410">
+          <w:p w14:paraId="5E65C4EF" w14:textId="77777777" w:rsidR="0084463E" w:rsidRPr="00B640E5" w:rsidRDefault="0084463E" w:rsidP="2CAC5DE9">
             <w:pPr>
               <w:spacing w:after="60" w:line="300" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0140DB4C" w14:textId="77777777" w:rsidR="0084463E" w:rsidRPr="00B640E5" w:rsidRDefault="0084463E" w:rsidP="2CAC5DE9">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2CAC5DE9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>PM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30299740" w14:textId="77777777" w:rsidR="0084463E" w:rsidRPr="00B640E5" w:rsidRDefault="0084463E" w:rsidP="2CAC5DE9">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0084463E" w:rsidRPr="00E9739B" w14:paraId="1DB602BE" w14:textId="77777777" w:rsidTr="2CAC5DE9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1725" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="741A574B" w14:textId="77777777" w:rsidR="0084463E" w:rsidRPr="00B640E5" w:rsidRDefault="0084463E" w:rsidP="2CAC5DE9">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2CAC5DE9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3193DE12" w14:textId="77777777" w:rsidR="0084463E" w:rsidRPr="00B640E5" w:rsidRDefault="0084463E" w:rsidP="2CAC5DE9">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2CAC5DE9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>1.3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10BB1BE7" w14:textId="77777777" w:rsidR="0084463E" w:rsidRPr="00B640E5" w:rsidRDefault="0084463E" w:rsidP="2CAC5DE9">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FD53BE3" w14:textId="77777777" w:rsidR="0084463E" w:rsidRPr="00B640E5" w:rsidRDefault="0084463E" w:rsidP="00025410">
+          <w:p w14:paraId="752A2BB4" w14:textId="77777777" w:rsidR="0084463E" w:rsidRPr="00B640E5" w:rsidRDefault="0084463E" w:rsidP="2CAC5DE9">
             <w:pPr>
-              <w:spacing w:after="60" w:line="300" w:lineRule="auto"/>
+              <w:spacing w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B640E5">
+            <w:r w:rsidRPr="2CAC5DE9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:color w:val="auto"/>
               </w:rPr>
               <w:t>PM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52672AD6" w14:textId="77777777" w:rsidR="0084463E" w:rsidRPr="00B640E5" w:rsidRDefault="0084463E" w:rsidP="00025410">
+          <w:p w14:paraId="6DDBA0D5" w14:textId="77777777" w:rsidR="0084463E" w:rsidRPr="00B640E5" w:rsidRDefault="0084463E" w:rsidP="2CAC5DE9">
             <w:pPr>
-              <w:spacing w:after="60" w:line="300" w:lineRule="auto"/>
+              <w:spacing w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w14:paraId="4909B6A2" w14:textId="77777777" w:rsidR="0084463E" w:rsidRPr="00747136" w:rsidRDefault="0084463E" w:rsidP="0084463E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9238" w:type="dxa"/>
+        <w:tblInd w:w="-34" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1725"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="4961"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="709"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00747136" w:rsidRPr="00E9739B" w14:paraId="6B2A1A5A" w14:textId="77777777" w:rsidTr="2CAC5DE9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9238" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AE5C101" w14:textId="0D623A0B" w:rsidR="00747136" w:rsidRPr="00B640E5" w:rsidRDefault="00747136" w:rsidP="00025410">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B640E5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Arbeitspunkt 2: Name des Arbeitspaketes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0084463E" w:rsidRPr="00E9739B" w14:paraId="335168AB" w14:textId="77777777" w:rsidTr="2CAC5DE9">
+        <w:trPr>
+          <w:trHeight w:val="545"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1725" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4941EA7A" w14:textId="77777777" w:rsidR="0084463E" w:rsidRPr="00B640E5" w:rsidRDefault="0084463E" w:rsidP="00025410">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B640E5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Partner</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00CD26DC" w14:textId="6213681C" w:rsidR="0084463E" w:rsidRPr="00B640E5" w:rsidRDefault="0084463E" w:rsidP="00025410">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B640E5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Nr.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="595885E9" w14:textId="62621EF5" w:rsidR="0084463E" w:rsidRPr="00B640E5" w:rsidRDefault="00025410" w:rsidP="00025410">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidR="0084463E" w:rsidRPr="00B640E5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>nhaltliche Beschreibung (ca. 3 Stichpunkte)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34161A22" w14:textId="77777777" w:rsidR="0084463E" w:rsidRPr="00B640E5" w:rsidRDefault="0084463E" w:rsidP="00025410">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B640E5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Personal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EF54B2A" w14:textId="77777777" w:rsidR="0084463E" w:rsidRPr="00B640E5" w:rsidRDefault="0084463E" w:rsidP="00025410">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B640E5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Meilenstein</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0084463E" w:rsidRPr="00E9739B" w14:paraId="1108E81D" w14:textId="77777777" w:rsidTr="2CAC5DE9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1725" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55293CDD" w14:textId="77777777" w:rsidR="0084463E" w:rsidRPr="00B640E5" w:rsidRDefault="0084463E" w:rsidP="2CAC5DE9">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2CAC5DE9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A10D4D6" w14:textId="08E28C74" w:rsidR="0084463E" w:rsidRPr="00B640E5" w:rsidRDefault="7715675F" w:rsidP="2CAC5DE9">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2CAC5DE9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62C1D475" w14:textId="12B0E8D4" w:rsidR="0084463E" w:rsidRPr="00B640E5" w:rsidRDefault="490AB39B" w:rsidP="2CAC5DE9">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2CAC5DE9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Ziele</w:t>
+            </w:r>
+            <w:r w:rsidR="0D136D6A" w:rsidRPr="2CAC5DE9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Vorgehen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4100679E" w14:textId="77777777" w:rsidR="0084463E" w:rsidRPr="00B640E5" w:rsidRDefault="0084463E" w:rsidP="2CAC5DE9">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2CAC5DE9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>PM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4793ED71" w14:textId="77777777" w:rsidR="0084463E" w:rsidRPr="00B640E5" w:rsidRDefault="0084463E" w:rsidP="2CAC5DE9">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2CAC5DE9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Nr. falls zutreffend</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0084463E" w:rsidRPr="00E9739B" w14:paraId="03DAC09F" w14:textId="77777777" w:rsidTr="2CAC5DE9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1725" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DBD4EC5" w14:textId="77777777" w:rsidR="0084463E" w:rsidRPr="00B640E5" w:rsidRDefault="0084463E" w:rsidP="2CAC5DE9">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2CAC5DE9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="028391D2" w14:textId="175C4671" w:rsidR="0084463E" w:rsidRPr="00B640E5" w:rsidRDefault="0084463E" w:rsidP="2CAC5DE9">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2CAC5DE9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C7DC5E3" w14:textId="77777777" w:rsidR="0084463E" w:rsidRPr="00B640E5" w:rsidRDefault="0084463E" w:rsidP="2CAC5DE9">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="501D4977" w14:textId="77777777" w:rsidR="0084463E" w:rsidRPr="00B640E5" w:rsidRDefault="0084463E" w:rsidP="2CAC5DE9">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2CAC5DE9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>PM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E984D50" w14:textId="77777777" w:rsidR="0084463E" w:rsidRPr="00B640E5" w:rsidRDefault="0084463E" w:rsidP="2CAC5DE9">
+            <w:pPr>
+              <w:spacing w:after="60" w:line="300" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="555A6733" w14:textId="2D4FA7CC" w:rsidR="2CAC5DE9" w:rsidRDefault="2CAC5DE9"/>
     <w:p w14:paraId="59AE8F69" w14:textId="77777777" w:rsidR="0084463E" w:rsidRPr="00876BAF" w:rsidRDefault="0084463E" w:rsidP="0084463E">
       <w:pPr>
         <w:spacing w:after="60" w:line="300" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9209" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -6711,465 +6026,137 @@
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="19839A0D" w14:textId="77777777" w:rsidR="0084463E" w:rsidRDefault="0084463E" w:rsidP="0084463E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="321F3910" w14:textId="77777777" w:rsidR="0084463E" w:rsidRDefault="0084463E" w:rsidP="0084463E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...318 lines deleted...]
-    </w:tbl>
     <w:p w14:paraId="18A969CA" w14:textId="31AE6809" w:rsidR="00FF258D" w:rsidRDefault="00FF258D" w:rsidP="0084463E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster111"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7235"/>
         <w:gridCol w:w="1827"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FF258D" w:rsidRPr="002D0B3C" w14:paraId="24772439" w14:textId="77777777" w:rsidTr="009B38ED">
+      <w:tr w:rsidR="00FF258D" w:rsidRPr="002D0B3C" w14:paraId="24772439" w14:textId="77777777" w:rsidTr="2CAC5DE9">
         <w:trPr>
           <w:trHeight w:val="498"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7235" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2D3F758C" w14:textId="77777777" w:rsidR="00FF258D" w:rsidRPr="002D0B3C" w:rsidRDefault="00FF258D" w:rsidP="00FF258D">
+          <w:p w14:paraId="2D3F758C" w14:textId="77777777" w:rsidR="00FF258D" w:rsidRPr="002D0B3C" w:rsidRDefault="1DE10121" w:rsidP="2CAC5DE9">
             <w:pPr>
               <w:pStyle w:val="Listenabsatz"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:spacing w:line="288" w:lineRule="auto"/>
               <w:ind w:left="449"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b/>
-                <w:color w:val="auto"/>
-                <w:szCs w:val="32"/>
+                <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F330EB">
+            <w:r w:rsidRPr="2CAC5DE9">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:b/>
-                <w:color w:val="auto"/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Mit welchen finanziellen Ressourcen wollen Sie Ihr Community-Projekt umsetzen?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1827" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="768D4403" w14:textId="399423CB" w:rsidR="00FF258D" w:rsidRPr="002D0B3C" w:rsidRDefault="003A4117" w:rsidP="009F514D">
-            <w:r>
+          <w:p w14:paraId="768D4403" w14:textId="77777777" w:rsidR="00FF258D" w:rsidRPr="002D0B3C" w:rsidRDefault="00FF258D" w:rsidP="009F514D">
+            <w:r w:rsidRPr="00FE164C">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">             </w:t>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t>Kriterien-IDs</w:t>
             </w:r>
-            <w:r w:rsidR="00FF258D">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>: Q20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF258D" w:rsidRPr="00505740" w14:paraId="5F589388" w14:textId="77777777" w:rsidTr="009F514D">
+      <w:tr w:rsidR="00FF258D" w:rsidRPr="00505740" w14:paraId="5F589388" w14:textId="77777777" w:rsidTr="2CAC5DE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="09B55F60" w14:textId="75134EAB" w:rsidR="00FF258D" w:rsidRPr="0084463E" w:rsidRDefault="00FF258D" w:rsidP="009F514D">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="6D3375"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0084463E">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="6D3375"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Bitte stellen Sie Ihre Ressourcenplanung / den Finanzbedarf dar und begründen Sie die veranschlagte Budgetaufteilung zwischen</w:t>
@@ -7183,51 +6170,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> den </w:t>
             </w:r>
             <w:r w:rsidRPr="0084463E">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="6D3375"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Partnern. Falls Sie größere Investitionen planen, skizzieren und begründen Sie diese bitte näher.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E188FFD" w14:textId="77777777" w:rsidR="00FF258D" w:rsidRPr="00505740" w:rsidRDefault="00FF258D" w:rsidP="009F514D">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF258D" w:rsidRPr="00E9739B" w14:paraId="55616103" w14:textId="77777777" w:rsidTr="009F514D">
+      <w:tr w:rsidR="00FF258D" w:rsidRPr="00E9739B" w14:paraId="55616103" w14:textId="77777777" w:rsidTr="2CAC5DE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6420B234" w14:textId="77777777" w:rsidR="00FF258D" w:rsidRPr="00E9739B" w:rsidRDefault="00FF258D" w:rsidP="009F514D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E9739B">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -8203,728 +7190,103 @@
       <w:r w:rsidR="0076383A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">ier veranschlagten Gesamtsumme </w:t>
       </w:r>
       <w:r w:rsidRPr="00E9739B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>berücksichtigt werd</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>en.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11D3E8F4" w14:textId="77777777" w:rsidR="0084463E" w:rsidRDefault="0084463E" w:rsidP="0084463E">
+    <w:p w14:paraId="11D3E8F4" w14:textId="646A596A" w:rsidR="0084463E" w:rsidRDefault="0084463E" w:rsidP="2CAC5DE9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="auto"/>
-          <w:szCs w:val="32"/>
-[...10 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="099C99E8" w14:textId="52822E56" w:rsidR="0084463E" w:rsidRPr="00F330EB" w:rsidRDefault="0084463E" w:rsidP="0084463E">
-[...18 lines deleted...]
-      </w:r>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="03B6B146" w14:textId="5DF548B4" w:rsidR="00EC6A35" w:rsidRPr="00B90010" w:rsidRDefault="00EC6A35" w:rsidP="2CAC5DE9">
+      <w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="57C914C6" w14:textId="2CF51F97" w:rsidR="0084463E" w:rsidRPr="0084463E" w:rsidRDefault="0084463E" w:rsidP="0032774A">
-[...599 lines deleted...]
-    <w:p w14:paraId="03B6B146" w14:textId="77777777" w:rsidR="00EC6A35" w:rsidRPr="00B90010" w:rsidRDefault="00EC6A35" w:rsidP="00F025F1"/>
     <w:sectPr w:rsidR="00EC6A35" w:rsidRPr="00B90010" w:rsidSect="0089391E">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1985" w:right="1418" w:bottom="1701" w:left="1418" w:header="1134" w:footer="1418" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79B70BD3" w14:textId="77777777" w:rsidR="00D460D2" w:rsidRDefault="00D460D2" w:rsidP="002913E8">
+    <w:p w14:paraId="7017CC49" w14:textId="77777777" w:rsidR="00584812" w:rsidRDefault="00584812" w:rsidP="002913E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="021DF2C7" w14:textId="77777777" w:rsidR="00D460D2" w:rsidRDefault="00D460D2" w:rsidP="002913E8">
+    <w:p w14:paraId="45422F82" w14:textId="77777777" w:rsidR="00584812" w:rsidRDefault="00584812" w:rsidP="002913E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="19E70881" w14:textId="77777777" w:rsidR="00D460D2" w:rsidRDefault="00D460D2">
+    <w:p w14:paraId="10F0C788" w14:textId="77777777" w:rsidR="00584812" w:rsidRDefault="00584812">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -8953,71 +7315,71 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18D49593" w14:textId="77777777" w:rsidR="00D460D2" w:rsidRDefault="00D460D2" w:rsidP="002913E8">
+    <w:p w14:paraId="0DDA8E83" w14:textId="77777777" w:rsidR="00584812" w:rsidRDefault="00584812" w:rsidP="002913E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A12DB42" w14:textId="77777777" w:rsidR="00D460D2" w:rsidRDefault="00D460D2" w:rsidP="002913E8">
+    <w:p w14:paraId="72CFBAD5" w14:textId="77777777" w:rsidR="00584812" w:rsidRDefault="00584812" w:rsidP="002913E8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="383F6A89" w14:textId="77777777" w:rsidR="00D460D2" w:rsidRDefault="00D460D2">
+    <w:p w14:paraId="6B3D8042" w14:textId="77777777" w:rsidR="00584812" w:rsidRDefault="00584812">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="641736C3" w14:textId="6F7EBC7E" w:rsidR="000C392C" w:rsidRDefault="006B6230" w:rsidP="009B40BA">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="746"/>
       </w:tabs>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
@@ -13762,92 +12124,94 @@
   </w:num>
   <w:num w:numId="36" w16cid:durableId="999504619">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1200706511">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="217136424">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="226886208">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="2003389122">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="de-DE" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyNzA3MjSwNDQwsjAzMzVW0lEKTi0uzszPAykwNjCuBQA6IdmKLgAAAA=="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="002913E8"/>
     <w:rsid w:val="00001337"/>
+    <w:rsid w:val="00001FCB"/>
     <w:rsid w:val="00002205"/>
     <w:rsid w:val="0000232A"/>
     <w:rsid w:val="00002EAB"/>
     <w:rsid w:val="000033E1"/>
     <w:rsid w:val="000035CA"/>
     <w:rsid w:val="00003D5E"/>
     <w:rsid w:val="00004268"/>
     <w:rsid w:val="00004F4C"/>
     <w:rsid w:val="00004FE6"/>
+    <w:rsid w:val="00005662"/>
     <w:rsid w:val="0000747B"/>
     <w:rsid w:val="0000795B"/>
     <w:rsid w:val="00010968"/>
     <w:rsid w:val="00010CD2"/>
     <w:rsid w:val="00011D9D"/>
     <w:rsid w:val="000123D2"/>
     <w:rsid w:val="00012F1F"/>
     <w:rsid w:val="00012FFA"/>
     <w:rsid w:val="0001382A"/>
     <w:rsid w:val="00013FF1"/>
     <w:rsid w:val="00014402"/>
     <w:rsid w:val="00014608"/>
     <w:rsid w:val="00014DB5"/>
     <w:rsid w:val="00015176"/>
     <w:rsid w:val="000151C4"/>
     <w:rsid w:val="000158BC"/>
     <w:rsid w:val="00020DFF"/>
     <w:rsid w:val="000210C0"/>
     <w:rsid w:val="0002139D"/>
     <w:rsid w:val="00021924"/>
     <w:rsid w:val="0002198D"/>
     <w:rsid w:val="00023AA4"/>
     <w:rsid w:val="00023D87"/>
     <w:rsid w:val="00024006"/>
     <w:rsid w:val="0002465E"/>
@@ -13950,51 +12314,50 @@
     <w:rsid w:val="00073F66"/>
     <w:rsid w:val="00074E5B"/>
     <w:rsid w:val="0007546D"/>
     <w:rsid w:val="000763F9"/>
     <w:rsid w:val="0007675F"/>
     <w:rsid w:val="00076A6E"/>
     <w:rsid w:val="00077678"/>
     <w:rsid w:val="000778D9"/>
     <w:rsid w:val="00077EC0"/>
     <w:rsid w:val="00080333"/>
     <w:rsid w:val="00080399"/>
     <w:rsid w:val="00080A0E"/>
     <w:rsid w:val="00081DE4"/>
     <w:rsid w:val="0008220D"/>
     <w:rsid w:val="000826D4"/>
     <w:rsid w:val="00083345"/>
     <w:rsid w:val="0008376F"/>
     <w:rsid w:val="00083D98"/>
     <w:rsid w:val="0008450B"/>
     <w:rsid w:val="000847B9"/>
     <w:rsid w:val="000849F3"/>
     <w:rsid w:val="00084E01"/>
     <w:rsid w:val="00086372"/>
     <w:rsid w:val="00086465"/>
     <w:rsid w:val="00087B37"/>
-    <w:rsid w:val="00087D2F"/>
     <w:rsid w:val="00090459"/>
     <w:rsid w:val="0009051F"/>
     <w:rsid w:val="00090572"/>
     <w:rsid w:val="0009067A"/>
     <w:rsid w:val="00090748"/>
     <w:rsid w:val="000914DF"/>
     <w:rsid w:val="00091C62"/>
     <w:rsid w:val="000927A5"/>
     <w:rsid w:val="00093C88"/>
     <w:rsid w:val="0009427D"/>
     <w:rsid w:val="00095213"/>
     <w:rsid w:val="00095D16"/>
     <w:rsid w:val="00097024"/>
     <w:rsid w:val="00097D70"/>
     <w:rsid w:val="000A02B7"/>
     <w:rsid w:val="000A036A"/>
     <w:rsid w:val="000A1330"/>
     <w:rsid w:val="000A13C9"/>
     <w:rsid w:val="000A140A"/>
     <w:rsid w:val="000A2254"/>
     <w:rsid w:val="000A23AA"/>
     <w:rsid w:val="000A296D"/>
     <w:rsid w:val="000A29A1"/>
     <w:rsid w:val="000A2AAE"/>
     <w:rsid w:val="000A354E"/>
@@ -14618,51 +12981,50 @@
     <w:rsid w:val="002B6035"/>
     <w:rsid w:val="002B679E"/>
     <w:rsid w:val="002B6994"/>
     <w:rsid w:val="002B74A2"/>
     <w:rsid w:val="002B775E"/>
     <w:rsid w:val="002B7E0B"/>
     <w:rsid w:val="002C0602"/>
     <w:rsid w:val="002C07AC"/>
     <w:rsid w:val="002C0DD8"/>
     <w:rsid w:val="002C1002"/>
     <w:rsid w:val="002C1196"/>
     <w:rsid w:val="002C11F4"/>
     <w:rsid w:val="002C16AC"/>
     <w:rsid w:val="002C1F46"/>
     <w:rsid w:val="002C2279"/>
     <w:rsid w:val="002C362B"/>
     <w:rsid w:val="002C372F"/>
     <w:rsid w:val="002C3C3E"/>
     <w:rsid w:val="002C3F37"/>
     <w:rsid w:val="002C4152"/>
     <w:rsid w:val="002C5122"/>
     <w:rsid w:val="002C5343"/>
     <w:rsid w:val="002C54D9"/>
     <w:rsid w:val="002C557A"/>
     <w:rsid w:val="002C5609"/>
-    <w:rsid w:val="002C5BBB"/>
     <w:rsid w:val="002C6352"/>
     <w:rsid w:val="002C637F"/>
     <w:rsid w:val="002C6E06"/>
     <w:rsid w:val="002C708E"/>
     <w:rsid w:val="002C7242"/>
     <w:rsid w:val="002C7952"/>
     <w:rsid w:val="002C7CC6"/>
     <w:rsid w:val="002C7D89"/>
     <w:rsid w:val="002D07E0"/>
     <w:rsid w:val="002D0B3E"/>
     <w:rsid w:val="002D13D8"/>
     <w:rsid w:val="002D291F"/>
     <w:rsid w:val="002D2C67"/>
     <w:rsid w:val="002D317C"/>
     <w:rsid w:val="002D331B"/>
     <w:rsid w:val="002D390D"/>
     <w:rsid w:val="002D3951"/>
     <w:rsid w:val="002D3E1A"/>
     <w:rsid w:val="002D403B"/>
     <w:rsid w:val="002D45E0"/>
     <w:rsid w:val="002D51E5"/>
     <w:rsid w:val="002D5B6D"/>
     <w:rsid w:val="002D5EED"/>
     <w:rsid w:val="002D70B0"/>
     <w:rsid w:val="002D71B5"/>
@@ -14837,50 +13199,51 @@
     <w:rsid w:val="00362D46"/>
     <w:rsid w:val="00362F6E"/>
     <w:rsid w:val="003631CB"/>
     <w:rsid w:val="003632B7"/>
     <w:rsid w:val="003633A2"/>
     <w:rsid w:val="003637B7"/>
     <w:rsid w:val="00364A49"/>
     <w:rsid w:val="00364AB6"/>
     <w:rsid w:val="003650E3"/>
     <w:rsid w:val="003654B1"/>
     <w:rsid w:val="003656DF"/>
     <w:rsid w:val="003659CA"/>
     <w:rsid w:val="00365BA0"/>
     <w:rsid w:val="00365E62"/>
     <w:rsid w:val="00365F0F"/>
     <w:rsid w:val="0036675F"/>
     <w:rsid w:val="003668CE"/>
     <w:rsid w:val="00366A6B"/>
     <w:rsid w:val="003671A1"/>
     <w:rsid w:val="003672FB"/>
     <w:rsid w:val="00367A16"/>
     <w:rsid w:val="00367ACB"/>
     <w:rsid w:val="00370379"/>
     <w:rsid w:val="003706B2"/>
     <w:rsid w:val="00370F2E"/>
+    <w:rsid w:val="0037246F"/>
     <w:rsid w:val="0037270B"/>
     <w:rsid w:val="003727AE"/>
     <w:rsid w:val="00372960"/>
     <w:rsid w:val="00372F98"/>
     <w:rsid w:val="00372FB1"/>
     <w:rsid w:val="0037316A"/>
     <w:rsid w:val="00373295"/>
     <w:rsid w:val="0037402B"/>
     <w:rsid w:val="003748F2"/>
     <w:rsid w:val="003750E3"/>
     <w:rsid w:val="0037750C"/>
     <w:rsid w:val="0037752F"/>
     <w:rsid w:val="00377A04"/>
     <w:rsid w:val="00377AB4"/>
     <w:rsid w:val="00377E99"/>
     <w:rsid w:val="003804BD"/>
     <w:rsid w:val="003807E1"/>
     <w:rsid w:val="00380AB2"/>
     <w:rsid w:val="00380EC9"/>
     <w:rsid w:val="0038166A"/>
     <w:rsid w:val="003827C3"/>
     <w:rsid w:val="00383526"/>
     <w:rsid w:val="0038395E"/>
     <w:rsid w:val="00383A7F"/>
     <w:rsid w:val="003848F7"/>
@@ -14905,51 +13268,50 @@
     <w:rsid w:val="003945BA"/>
     <w:rsid w:val="00394699"/>
     <w:rsid w:val="003949B2"/>
     <w:rsid w:val="003949D0"/>
     <w:rsid w:val="00394C0F"/>
     <w:rsid w:val="00394E08"/>
     <w:rsid w:val="00394F69"/>
     <w:rsid w:val="00396623"/>
     <w:rsid w:val="00396740"/>
     <w:rsid w:val="003968D5"/>
     <w:rsid w:val="00396E52"/>
     <w:rsid w:val="00396FC1"/>
     <w:rsid w:val="00397159"/>
     <w:rsid w:val="003A079B"/>
     <w:rsid w:val="003A0C25"/>
     <w:rsid w:val="003A1B2D"/>
     <w:rsid w:val="003A222E"/>
     <w:rsid w:val="003A224C"/>
     <w:rsid w:val="003A22DF"/>
     <w:rsid w:val="003A2CFD"/>
     <w:rsid w:val="003A2EA8"/>
     <w:rsid w:val="003A304A"/>
     <w:rsid w:val="003A38B0"/>
     <w:rsid w:val="003A38B6"/>
     <w:rsid w:val="003A4097"/>
-    <w:rsid w:val="003A4117"/>
     <w:rsid w:val="003A4833"/>
     <w:rsid w:val="003A4B55"/>
     <w:rsid w:val="003A503C"/>
     <w:rsid w:val="003A526C"/>
     <w:rsid w:val="003A536D"/>
     <w:rsid w:val="003A5682"/>
     <w:rsid w:val="003A5BF5"/>
     <w:rsid w:val="003A5C5E"/>
     <w:rsid w:val="003A693E"/>
     <w:rsid w:val="003A7406"/>
     <w:rsid w:val="003A7D76"/>
     <w:rsid w:val="003B012A"/>
     <w:rsid w:val="003B06F6"/>
     <w:rsid w:val="003B0A09"/>
     <w:rsid w:val="003B0E6A"/>
     <w:rsid w:val="003B1823"/>
     <w:rsid w:val="003B275C"/>
     <w:rsid w:val="003B48A9"/>
     <w:rsid w:val="003B49E8"/>
     <w:rsid w:val="003B4E4B"/>
     <w:rsid w:val="003B519F"/>
     <w:rsid w:val="003B51BC"/>
     <w:rsid w:val="003B51CE"/>
     <w:rsid w:val="003B5731"/>
     <w:rsid w:val="003B6EBD"/>
@@ -15502,50 +13864,51 @@
     <w:rsid w:val="005723E4"/>
     <w:rsid w:val="00572AE5"/>
     <w:rsid w:val="005730BF"/>
     <w:rsid w:val="005735EC"/>
     <w:rsid w:val="005738C0"/>
     <w:rsid w:val="00574107"/>
     <w:rsid w:val="00574308"/>
     <w:rsid w:val="005749A6"/>
     <w:rsid w:val="00574FC2"/>
     <w:rsid w:val="0057531A"/>
     <w:rsid w:val="005754E7"/>
     <w:rsid w:val="0057684A"/>
     <w:rsid w:val="0057691F"/>
     <w:rsid w:val="00576FCA"/>
     <w:rsid w:val="00580B4F"/>
     <w:rsid w:val="00580BE5"/>
     <w:rsid w:val="00580FEC"/>
     <w:rsid w:val="00581616"/>
     <w:rsid w:val="005816E0"/>
     <w:rsid w:val="00581C44"/>
     <w:rsid w:val="00581D8F"/>
     <w:rsid w:val="00581ECB"/>
     <w:rsid w:val="00582BE8"/>
     <w:rsid w:val="0058378A"/>
     <w:rsid w:val="005845FE"/>
+    <w:rsid w:val="00584812"/>
     <w:rsid w:val="00584BF3"/>
     <w:rsid w:val="00585235"/>
     <w:rsid w:val="00585757"/>
     <w:rsid w:val="00585FC9"/>
     <w:rsid w:val="0058670A"/>
     <w:rsid w:val="0058674C"/>
     <w:rsid w:val="00587AFA"/>
     <w:rsid w:val="00587DEA"/>
     <w:rsid w:val="00587F10"/>
     <w:rsid w:val="00587F9E"/>
     <w:rsid w:val="00587FB3"/>
     <w:rsid w:val="00590D9F"/>
     <w:rsid w:val="005910C7"/>
     <w:rsid w:val="00591119"/>
     <w:rsid w:val="00591937"/>
     <w:rsid w:val="00591BDB"/>
     <w:rsid w:val="00592093"/>
     <w:rsid w:val="00592585"/>
     <w:rsid w:val="00593084"/>
     <w:rsid w:val="00593085"/>
     <w:rsid w:val="005934A9"/>
     <w:rsid w:val="00593FBB"/>
     <w:rsid w:val="00594682"/>
     <w:rsid w:val="005953B4"/>
     <w:rsid w:val="0059573B"/>
@@ -15747,50 +14110,51 @@
     <w:rsid w:val="00630E9D"/>
     <w:rsid w:val="00631022"/>
     <w:rsid w:val="0063128C"/>
     <w:rsid w:val="0063139B"/>
     <w:rsid w:val="00631A73"/>
     <w:rsid w:val="00631B80"/>
     <w:rsid w:val="0063200A"/>
     <w:rsid w:val="006328AB"/>
     <w:rsid w:val="006331BF"/>
     <w:rsid w:val="006333A9"/>
     <w:rsid w:val="00635F07"/>
     <w:rsid w:val="006363D0"/>
     <w:rsid w:val="00636660"/>
     <w:rsid w:val="00636F2D"/>
     <w:rsid w:val="0063723E"/>
     <w:rsid w:val="006375B2"/>
     <w:rsid w:val="00637781"/>
     <w:rsid w:val="00637C30"/>
     <w:rsid w:val="0064023C"/>
     <w:rsid w:val="006405FC"/>
     <w:rsid w:val="00640C35"/>
     <w:rsid w:val="00640E56"/>
     <w:rsid w:val="00641736"/>
     <w:rsid w:val="00641B69"/>
     <w:rsid w:val="00641FB1"/>
+    <w:rsid w:val="0064203C"/>
     <w:rsid w:val="006427DB"/>
     <w:rsid w:val="006434DF"/>
     <w:rsid w:val="00643551"/>
     <w:rsid w:val="00643E18"/>
     <w:rsid w:val="006444B7"/>
     <w:rsid w:val="00644FCF"/>
     <w:rsid w:val="006450F6"/>
     <w:rsid w:val="0064620A"/>
     <w:rsid w:val="0065055C"/>
     <w:rsid w:val="0065068E"/>
     <w:rsid w:val="00651C18"/>
     <w:rsid w:val="00651C25"/>
     <w:rsid w:val="00652129"/>
     <w:rsid w:val="00652903"/>
     <w:rsid w:val="006535A2"/>
     <w:rsid w:val="006537B1"/>
     <w:rsid w:val="006539FA"/>
     <w:rsid w:val="00653A12"/>
     <w:rsid w:val="00653C08"/>
     <w:rsid w:val="006540A3"/>
     <w:rsid w:val="00654A49"/>
     <w:rsid w:val="00654CBB"/>
     <w:rsid w:val="00654E63"/>
     <w:rsid w:val="00655591"/>
     <w:rsid w:val="00655746"/>
@@ -16839,50 +15203,51 @@
     <w:rsid w:val="009B0724"/>
     <w:rsid w:val="009B17B8"/>
     <w:rsid w:val="009B1C38"/>
     <w:rsid w:val="009B1D3E"/>
     <w:rsid w:val="009B1DEB"/>
     <w:rsid w:val="009B1ECF"/>
     <w:rsid w:val="009B295F"/>
     <w:rsid w:val="009B2BDF"/>
     <w:rsid w:val="009B2CE3"/>
     <w:rsid w:val="009B38ED"/>
     <w:rsid w:val="009B3FCB"/>
     <w:rsid w:val="009B40BA"/>
     <w:rsid w:val="009B473A"/>
     <w:rsid w:val="009B492B"/>
     <w:rsid w:val="009B4A0C"/>
     <w:rsid w:val="009B4B9C"/>
     <w:rsid w:val="009B562D"/>
     <w:rsid w:val="009B5683"/>
     <w:rsid w:val="009B56E1"/>
     <w:rsid w:val="009B5848"/>
     <w:rsid w:val="009B5D19"/>
     <w:rsid w:val="009B66AB"/>
     <w:rsid w:val="009B67A8"/>
     <w:rsid w:val="009B6A5A"/>
     <w:rsid w:val="009B704F"/>
+    <w:rsid w:val="009B7D07"/>
     <w:rsid w:val="009B7F1C"/>
     <w:rsid w:val="009C0573"/>
     <w:rsid w:val="009C0B65"/>
     <w:rsid w:val="009C11E2"/>
     <w:rsid w:val="009C1620"/>
     <w:rsid w:val="009C2912"/>
     <w:rsid w:val="009C2AF0"/>
     <w:rsid w:val="009C2C03"/>
     <w:rsid w:val="009C2F7F"/>
     <w:rsid w:val="009C40AA"/>
     <w:rsid w:val="009C40F1"/>
     <w:rsid w:val="009C495E"/>
     <w:rsid w:val="009C4B31"/>
     <w:rsid w:val="009C4FEF"/>
     <w:rsid w:val="009C50E0"/>
     <w:rsid w:val="009C69CC"/>
     <w:rsid w:val="009C7A3F"/>
     <w:rsid w:val="009C7C85"/>
     <w:rsid w:val="009D0141"/>
     <w:rsid w:val="009D0F6C"/>
     <w:rsid w:val="009D132B"/>
     <w:rsid w:val="009D1BF9"/>
     <w:rsid w:val="009D1CB9"/>
     <w:rsid w:val="009D237F"/>
     <w:rsid w:val="009D2AF2"/>
@@ -17840,50 +16205,51 @@
     <w:rsid w:val="00CF509B"/>
     <w:rsid w:val="00CF5229"/>
     <w:rsid w:val="00CF56A8"/>
     <w:rsid w:val="00CF5817"/>
     <w:rsid w:val="00CF5F9D"/>
     <w:rsid w:val="00CF688C"/>
     <w:rsid w:val="00CF68EB"/>
     <w:rsid w:val="00CF6E26"/>
     <w:rsid w:val="00CF7770"/>
     <w:rsid w:val="00CF7EAF"/>
     <w:rsid w:val="00D00304"/>
     <w:rsid w:val="00D0079B"/>
     <w:rsid w:val="00D008CC"/>
     <w:rsid w:val="00D014CB"/>
     <w:rsid w:val="00D01533"/>
     <w:rsid w:val="00D01B8D"/>
     <w:rsid w:val="00D02598"/>
     <w:rsid w:val="00D026E6"/>
     <w:rsid w:val="00D02A56"/>
     <w:rsid w:val="00D041B2"/>
     <w:rsid w:val="00D04B33"/>
     <w:rsid w:val="00D04D7D"/>
     <w:rsid w:val="00D05084"/>
     <w:rsid w:val="00D050C3"/>
     <w:rsid w:val="00D055CF"/>
+    <w:rsid w:val="00D0633C"/>
     <w:rsid w:val="00D06866"/>
     <w:rsid w:val="00D069CF"/>
     <w:rsid w:val="00D07686"/>
     <w:rsid w:val="00D076AF"/>
     <w:rsid w:val="00D07F8C"/>
     <w:rsid w:val="00D10065"/>
     <w:rsid w:val="00D10BEC"/>
     <w:rsid w:val="00D11655"/>
     <w:rsid w:val="00D11A29"/>
     <w:rsid w:val="00D126D0"/>
     <w:rsid w:val="00D13C7D"/>
     <w:rsid w:val="00D14C23"/>
     <w:rsid w:val="00D161FD"/>
     <w:rsid w:val="00D16878"/>
     <w:rsid w:val="00D1701E"/>
     <w:rsid w:val="00D17049"/>
     <w:rsid w:val="00D17692"/>
     <w:rsid w:val="00D17984"/>
     <w:rsid w:val="00D17ECA"/>
     <w:rsid w:val="00D20083"/>
     <w:rsid w:val="00D207FC"/>
     <w:rsid w:val="00D213F5"/>
     <w:rsid w:val="00D215C2"/>
     <w:rsid w:val="00D2195C"/>
     <w:rsid w:val="00D22B62"/>
@@ -17912,51 +16278,50 @@
     <w:rsid w:val="00D32FFF"/>
     <w:rsid w:val="00D33449"/>
     <w:rsid w:val="00D34019"/>
     <w:rsid w:val="00D344F9"/>
     <w:rsid w:val="00D34627"/>
     <w:rsid w:val="00D350BA"/>
     <w:rsid w:val="00D359A7"/>
     <w:rsid w:val="00D35C6B"/>
     <w:rsid w:val="00D36259"/>
     <w:rsid w:val="00D365F6"/>
     <w:rsid w:val="00D36CC3"/>
     <w:rsid w:val="00D37A99"/>
     <w:rsid w:val="00D4058A"/>
     <w:rsid w:val="00D41E95"/>
     <w:rsid w:val="00D426C8"/>
     <w:rsid w:val="00D44282"/>
     <w:rsid w:val="00D4468B"/>
     <w:rsid w:val="00D45295"/>
     <w:rsid w:val="00D45357"/>
     <w:rsid w:val="00D4547B"/>
     <w:rsid w:val="00D45593"/>
     <w:rsid w:val="00D4579D"/>
     <w:rsid w:val="00D457FC"/>
     <w:rsid w:val="00D4592D"/>
     <w:rsid w:val="00D45C95"/>
-    <w:rsid w:val="00D460D2"/>
     <w:rsid w:val="00D46ADE"/>
     <w:rsid w:val="00D4745C"/>
     <w:rsid w:val="00D47525"/>
     <w:rsid w:val="00D50EF0"/>
     <w:rsid w:val="00D5144D"/>
     <w:rsid w:val="00D51B3E"/>
     <w:rsid w:val="00D51F16"/>
     <w:rsid w:val="00D53FBD"/>
     <w:rsid w:val="00D540C1"/>
     <w:rsid w:val="00D54CAB"/>
     <w:rsid w:val="00D555A7"/>
     <w:rsid w:val="00D56188"/>
     <w:rsid w:val="00D566D0"/>
     <w:rsid w:val="00D566D1"/>
     <w:rsid w:val="00D56D1D"/>
     <w:rsid w:val="00D572BA"/>
     <w:rsid w:val="00D57439"/>
     <w:rsid w:val="00D57A58"/>
     <w:rsid w:val="00D608E9"/>
     <w:rsid w:val="00D6174D"/>
     <w:rsid w:val="00D62A53"/>
     <w:rsid w:val="00D6342C"/>
     <w:rsid w:val="00D63B9B"/>
     <w:rsid w:val="00D6485D"/>
     <w:rsid w:val="00D6507C"/>
@@ -18184,50 +16549,51 @@
     <w:rsid w:val="00E2370F"/>
     <w:rsid w:val="00E241C2"/>
     <w:rsid w:val="00E243C5"/>
     <w:rsid w:val="00E24460"/>
     <w:rsid w:val="00E24481"/>
     <w:rsid w:val="00E245B7"/>
     <w:rsid w:val="00E24DEB"/>
     <w:rsid w:val="00E2500E"/>
     <w:rsid w:val="00E25320"/>
     <w:rsid w:val="00E25B6F"/>
     <w:rsid w:val="00E26245"/>
     <w:rsid w:val="00E264C1"/>
     <w:rsid w:val="00E267F1"/>
     <w:rsid w:val="00E268B8"/>
     <w:rsid w:val="00E26BE1"/>
     <w:rsid w:val="00E279CE"/>
     <w:rsid w:val="00E30227"/>
     <w:rsid w:val="00E31113"/>
     <w:rsid w:val="00E312F2"/>
     <w:rsid w:val="00E315F7"/>
     <w:rsid w:val="00E31907"/>
     <w:rsid w:val="00E3195A"/>
     <w:rsid w:val="00E319CE"/>
     <w:rsid w:val="00E31E85"/>
     <w:rsid w:val="00E33F8F"/>
+    <w:rsid w:val="00E34BA3"/>
     <w:rsid w:val="00E35266"/>
     <w:rsid w:val="00E3533B"/>
     <w:rsid w:val="00E36AC5"/>
     <w:rsid w:val="00E37128"/>
     <w:rsid w:val="00E373F8"/>
     <w:rsid w:val="00E410C2"/>
     <w:rsid w:val="00E42365"/>
     <w:rsid w:val="00E42AEE"/>
     <w:rsid w:val="00E437F7"/>
     <w:rsid w:val="00E4395D"/>
     <w:rsid w:val="00E44B04"/>
     <w:rsid w:val="00E45096"/>
     <w:rsid w:val="00E452FF"/>
     <w:rsid w:val="00E456A0"/>
     <w:rsid w:val="00E45717"/>
     <w:rsid w:val="00E4571E"/>
     <w:rsid w:val="00E4575C"/>
     <w:rsid w:val="00E45B50"/>
     <w:rsid w:val="00E46C54"/>
     <w:rsid w:val="00E46E33"/>
     <w:rsid w:val="00E4726A"/>
     <w:rsid w:val="00E47AD0"/>
     <w:rsid w:val="00E501D1"/>
     <w:rsid w:val="00E504CE"/>
     <w:rsid w:val="00E50555"/>
@@ -18753,60 +17119,114 @@
     <w:rsid w:val="00FE7456"/>
     <w:rsid w:val="00FF010E"/>
     <w:rsid w:val="00FF0688"/>
     <w:rsid w:val="00FF08CD"/>
     <w:rsid w:val="00FF1461"/>
     <w:rsid w:val="00FF258D"/>
     <w:rsid w:val="00FF2735"/>
     <w:rsid w:val="00FF2A09"/>
     <w:rsid w:val="00FF2BF9"/>
     <w:rsid w:val="00FF2EBA"/>
     <w:rsid w:val="00FF3080"/>
     <w:rsid w:val="00FF3819"/>
     <w:rsid w:val="00FF4370"/>
     <w:rsid w:val="00FF52AE"/>
     <w:rsid w:val="00FF5511"/>
     <w:rsid w:val="00FF5943"/>
     <w:rsid w:val="00FF61D1"/>
     <w:rsid w:val="00FF6453"/>
     <w:rsid w:val="00FF6673"/>
     <w:rsid w:val="00FF6F89"/>
     <w:rsid w:val="00FF704B"/>
     <w:rsid w:val="00FF723D"/>
     <w:rsid w:val="00FF7B1C"/>
     <w:rsid w:val="00FF7BC5"/>
     <w:rsid w:val="00FF7E9E"/>
+    <w:rsid w:val="010FDCD2"/>
+    <w:rsid w:val="015442F0"/>
+    <w:rsid w:val="0340FF75"/>
+    <w:rsid w:val="04E6A1CE"/>
     <w:rsid w:val="0B0F4240"/>
+    <w:rsid w:val="0D136D6A"/>
     <w:rsid w:val="0D800757"/>
+    <w:rsid w:val="10B54B44"/>
+    <w:rsid w:val="11795A13"/>
     <w:rsid w:val="16662635"/>
+    <w:rsid w:val="1871B75E"/>
+    <w:rsid w:val="1C3CD321"/>
+    <w:rsid w:val="1DCFF326"/>
+    <w:rsid w:val="1DE10121"/>
     <w:rsid w:val="239201DD"/>
+    <w:rsid w:val="2765C8C0"/>
+    <w:rsid w:val="2CAC5DE9"/>
+    <w:rsid w:val="2DBA22E9"/>
+    <w:rsid w:val="2E1F8D17"/>
+    <w:rsid w:val="30361AF2"/>
     <w:rsid w:val="31165F62"/>
+    <w:rsid w:val="313FBAC8"/>
+    <w:rsid w:val="33C6878D"/>
+    <w:rsid w:val="34E2DEBC"/>
+    <w:rsid w:val="37172F08"/>
+    <w:rsid w:val="3958109E"/>
+    <w:rsid w:val="3A56B699"/>
     <w:rsid w:val="3B863ECD"/>
     <w:rsid w:val="3C1193EE"/>
+    <w:rsid w:val="3C7D12D2"/>
+    <w:rsid w:val="40EE477B"/>
+    <w:rsid w:val="41A8FFF4"/>
+    <w:rsid w:val="425AA45A"/>
+    <w:rsid w:val="43962D21"/>
+    <w:rsid w:val="462C2A8E"/>
+    <w:rsid w:val="462CD9F1"/>
+    <w:rsid w:val="46D02F74"/>
+    <w:rsid w:val="48C841AF"/>
+    <w:rsid w:val="490AB39B"/>
+    <w:rsid w:val="4BB49D73"/>
+    <w:rsid w:val="4EDF177E"/>
+    <w:rsid w:val="53CB1786"/>
+    <w:rsid w:val="56900863"/>
+    <w:rsid w:val="58E6F98D"/>
+    <w:rsid w:val="59AA53DB"/>
+    <w:rsid w:val="5C5A23D1"/>
+    <w:rsid w:val="5DC23A89"/>
+    <w:rsid w:val="643350F5"/>
+    <w:rsid w:val="655DB1F7"/>
+    <w:rsid w:val="67CB5EF8"/>
+    <w:rsid w:val="6929DD35"/>
+    <w:rsid w:val="697A7B1E"/>
+    <w:rsid w:val="6A946D5A"/>
     <w:rsid w:val="6C202331"/>
+    <w:rsid w:val="6EEAA4DF"/>
+    <w:rsid w:val="73FB9EC6"/>
+    <w:rsid w:val="74838BAD"/>
     <w:rsid w:val="75EB5ECF"/>
+    <w:rsid w:val="7715675F"/>
+    <w:rsid w:val="7762A2DD"/>
     <w:rsid w:val="79489E5F"/>
+    <w:rsid w:val="7A274194"/>
+    <w:rsid w:val="7D4A0DEE"/>
+    <w:rsid w:val="7F1A7C2D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="54DE3FB2"/>
@@ -20738,52 +19158,65 @@
     <Invited_Students xmlns="041e50fd-b14e-4463-86a2-14086a156a75" xsi:nil="true"/>
     <FolderType xmlns="041e50fd-b14e-4463-86a2-14086a156a75" xsi:nil="true"/>
     <Owner xmlns="041e50fd-b14e-4463-86a2-14086a156a75">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Owner>
     <Student_Groups xmlns="041e50fd-b14e-4463-86a2-14086a156a75">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Student_Groups>
     <Teams_Channel_Section_Location xmlns="041e50fd-b14e-4463-86a2-14086a156a75" xsi:nil="true"/>
     <TeamsChannelId xmlns="041e50fd-b14e-4463-86a2-14086a156a75" xsi:nil="true"/>
     <Invited_Teachers xmlns="041e50fd-b14e-4463-86a2-14086a156a75" xsi:nil="true"/>
     <TaxCatchAll xmlns="af4a989a-86ea-4406-9be7-7f5a29be5ba5" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101007BFD4E97C5C1A14993FF6456059E0EC1" ma:contentTypeVersion="35" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="02586b681a62fc4092fc156d80f654d5">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="041e50fd-b14e-4463-86a2-14086a156a75" xmlns:ns3="af4a989a-86ea-4406-9be7-7f5a29be5ba5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="666df8e68f57d79c374b80ef32426a0c" ns2:_="" ns3:_="">
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101007BFD4E97C5C1A14993FF6456059E0EC1" ma:contentTypeVersion="35" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="8bd8bed3f2f660e784325ccc0df2e5ce">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="041e50fd-b14e-4463-86a2-14086a156a75" xmlns:ns3="af4a989a-86ea-4406-9be7-7f5a29be5ba5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b1170220f56c99b850a5e1b4e2e55316" ns2:_="" ns3:_="">
     <xsd:import namespace="041e50fd-b14e-4463-86a2-14086a156a75"/>
     <xsd:import namespace="af4a989a-86ea-4406-9be7-7f5a29be5ba5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:NotebookType" minOccurs="0"/>
                 <xsd:element ref="ns2:FolderType" minOccurs="0"/>
                 <xsd:element ref="ns2:CultureName" minOccurs="0"/>
                 <xsd:element ref="ns2:AppVersion" minOccurs="0"/>
                 <xsd:element ref="ns2:TeamsChannelId" minOccurs="0"/>
                 <xsd:element ref="ns2:Owner" minOccurs="0"/>
                 <xsd:element ref="ns2:Math_Settings" minOccurs="0"/>
                 <xsd:element ref="ns2:DefaultSectionNames" minOccurs="0"/>
                 <xsd:element ref="ns2:Templates" minOccurs="0"/>
                 <xsd:element ref="ns2:Teachers" minOccurs="0"/>
                 <xsd:element ref="ns2:Students" minOccurs="0"/>
                 <xsd:element ref="ns2:Student_Groups" minOccurs="0"/>
                 <xsd:element ref="ns2:Distribution_Groups" minOccurs="0"/>
@@ -21144,124 +19577,111 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1297B58-3870-4378-8B35-21E806449C3B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="041e50fd-b14e-4463-86a2-14086a156a75"/>
     <ds:schemaRef ds:uri="af4a989a-86ea-4406-9be7-7f5a29be5ba5"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F912FF6B-3DB7-4437-8114-1A65AE4074F0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A235524D-5517-4A2D-BFF6-57E35FB28C74}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{130C9019-6A85-4F1B-978D-5E616BF28B2B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF51EF60-2BFD-4365-AA64-EC0918637E76}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="041e50fd-b14e-4463-86a2-14086a156a75"/>
     <ds:schemaRef ds:uri="af4a989a-86ea-4406-9be7-7f5a29be5ba5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>7671</Characters>
+  <Pages>5</Pages>
+  <Words>1037</Words>
+  <Characters>6536</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>63</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>54</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8871</CharactersWithSpaces>
+  <CharactersWithSpaces>7558</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101007BFD4E97C5C1A14993FF6456059E0EC1</vt:lpwstr>